--- v0 (2026-04-02)
+++ v1 (2026-06-15)
@@ -811,142 +811,91 @@
       </w:r>
       <w:r w:rsidR="002F5C11" w:rsidRPr="00400A12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>notified:</w:t>
       </w:r>
       <w:r w:rsidR="002F5C11" w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August</w:t>
       </w:r>
       <w:r w:rsidR="00B95475">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7548B228" w14:textId="1BE841B0" w:rsidR="00441F03" w:rsidRPr="00400A12" w:rsidRDefault="00441F03" w:rsidP="006F5E04">
+    <w:p w14:paraId="7548B228" w14:textId="18F1B6D0" w:rsidR="00441F03" w:rsidRPr="00400A12" w:rsidRDefault="00441F03" w:rsidP="006F5E04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001450BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Celebration Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: September </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001823A2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday 2 September </w:t>
       </w:r>
       <w:r w:rsidR="00B95475">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2026</w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F663B9" w14:textId="77777777" w:rsidR="002F5C11" w:rsidRPr="00400A12" w:rsidRDefault="002F5C11" w:rsidP="006F5E04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3805D121" w14:textId="7B47AAD9" w:rsidR="002F5C11" w:rsidRPr="006F5E04" w:rsidRDefault="002F5C11" w:rsidP="006F5E04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5E04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
@@ -1341,51 +1290,62 @@
         </w:rPr>
         <w:t>different prompt</w:t>
       </w:r>
       <w:r w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the story and the illustration if you enter both</w:t>
       </w:r>
       <w:r w:rsidR="001630D4" w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> competitions</w:t>
       </w:r>
       <w:r w:rsidR="00111932">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FC2695" w14:textId="02543382" w:rsidR="002F5C11" w:rsidRPr="00400A12" w:rsidRDefault="0093719D" w:rsidP="006F5E04">
+    <w:p w14:paraId="4F5B2485" w14:textId="77777777" w:rsidR="001823A2" w:rsidRDefault="001823A2" w:rsidP="006F5E04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FC2695" w14:textId="0BFEF71F" w:rsidR="002F5C11" w:rsidRPr="00400A12" w:rsidRDefault="0093719D" w:rsidP="006F5E04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Positively profiling</w:t>
       </w:r>
       <w:r w:rsidR="00E2600C" w:rsidRPr="00400A12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2771,54 +2731,65 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to submit your final work</w:t>
       </w:r>
       <w:r w:rsidR="002F5C11" w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> before</w:t>
       </w:r>
       <w:r w:rsidR="00517F6A" w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A3556F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">11.59pm on </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>11.59pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3556F" w:rsidRPr="001823A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517F6A" w:rsidRPr="001823A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidR="002F5C11" w:rsidRPr="00400A12">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F5C11" w:rsidRPr="00400A12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>17 July 2026</w:t>
       </w:r>
       <w:r w:rsidR="00EA1EF5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4183,61 +4154,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6854048B" w14:textId="77777777" w:rsidR="00204BDB" w:rsidRPr="00400A12" w:rsidRDefault="00204BDB" w:rsidP="006F5E04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00204BDB" w:rsidRPr="00400A12">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B56F827" w14:textId="77777777" w:rsidR="00942AF2" w:rsidRDefault="00942AF2" w:rsidP="00E2600C">
+    <w:p w14:paraId="084A5B4B" w14:textId="77777777" w:rsidR="00931CBC" w:rsidRDefault="00931CBC" w:rsidP="00E2600C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DBB286B" w14:textId="77777777" w:rsidR="00942AF2" w:rsidRDefault="00942AF2" w:rsidP="00E2600C">
+    <w:p w14:paraId="4B957EB1" w14:textId="77777777" w:rsidR="00931CBC" w:rsidRDefault="00931CBC" w:rsidP="00E2600C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4320,61 +4291,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3CF96026" w14:textId="77777777" w:rsidR="00E2600C" w:rsidRDefault="00E2600C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40F0EF9C" w14:textId="77777777" w:rsidR="00942AF2" w:rsidRDefault="00942AF2" w:rsidP="00E2600C">
+    <w:p w14:paraId="1BADF034" w14:textId="77777777" w:rsidR="00931CBC" w:rsidRDefault="00931CBC" w:rsidP="00E2600C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="085B970E" w14:textId="77777777" w:rsidR="00942AF2" w:rsidRDefault="00942AF2" w:rsidP="00E2600C">
+    <w:p w14:paraId="327518A6" w14:textId="77777777" w:rsidR="00931CBC" w:rsidRDefault="00931CBC" w:rsidP="00E2600C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01456C08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83FCF268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -7923,138 +7894,141 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="776023436">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="426118845">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1736319393">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="679508931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="696656196">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1702168820">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="139"/>
+  <w:zoom w:percent="146"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F5C11"/>
     <w:rsid w:val="000124F8"/>
     <w:rsid w:val="00014830"/>
     <w:rsid w:val="000507AB"/>
     <w:rsid w:val="00091E01"/>
     <w:rsid w:val="00092AB4"/>
     <w:rsid w:val="001025B3"/>
     <w:rsid w:val="00111932"/>
     <w:rsid w:val="00120122"/>
     <w:rsid w:val="001450BA"/>
     <w:rsid w:val="001630D4"/>
+    <w:rsid w:val="001823A2"/>
     <w:rsid w:val="001A58DF"/>
     <w:rsid w:val="001B67E0"/>
     <w:rsid w:val="00204BDB"/>
     <w:rsid w:val="00212AF7"/>
     <w:rsid w:val="00215042"/>
     <w:rsid w:val="00222445"/>
     <w:rsid w:val="00234126"/>
     <w:rsid w:val="0024115C"/>
     <w:rsid w:val="00247087"/>
     <w:rsid w:val="00251683"/>
     <w:rsid w:val="0026157E"/>
     <w:rsid w:val="002F5C11"/>
     <w:rsid w:val="00306A9F"/>
     <w:rsid w:val="00326E73"/>
     <w:rsid w:val="00332985"/>
     <w:rsid w:val="00344649"/>
     <w:rsid w:val="003D3ED9"/>
     <w:rsid w:val="00400A12"/>
     <w:rsid w:val="00423B55"/>
     <w:rsid w:val="00441F03"/>
     <w:rsid w:val="00447A0C"/>
     <w:rsid w:val="00450861"/>
     <w:rsid w:val="00454DC1"/>
     <w:rsid w:val="00464777"/>
     <w:rsid w:val="0047698C"/>
     <w:rsid w:val="004D31EA"/>
     <w:rsid w:val="00507B0A"/>
     <w:rsid w:val="00514345"/>
     <w:rsid w:val="00517F6A"/>
     <w:rsid w:val="005442CF"/>
     <w:rsid w:val="00584051"/>
     <w:rsid w:val="0059208B"/>
     <w:rsid w:val="005B6CFF"/>
     <w:rsid w:val="005D0476"/>
+    <w:rsid w:val="00616B9F"/>
     <w:rsid w:val="00624A5E"/>
     <w:rsid w:val="0063264C"/>
     <w:rsid w:val="0067785A"/>
     <w:rsid w:val="006804F9"/>
     <w:rsid w:val="00690763"/>
     <w:rsid w:val="00696461"/>
     <w:rsid w:val="006C697C"/>
     <w:rsid w:val="006D0285"/>
     <w:rsid w:val="006E5F9F"/>
     <w:rsid w:val="006F5E04"/>
     <w:rsid w:val="00700AB2"/>
     <w:rsid w:val="00751046"/>
     <w:rsid w:val="007B3815"/>
     <w:rsid w:val="007E217B"/>
     <w:rsid w:val="00862039"/>
     <w:rsid w:val="008818B1"/>
     <w:rsid w:val="008B4F64"/>
     <w:rsid w:val="008B7902"/>
     <w:rsid w:val="008C0FD2"/>
     <w:rsid w:val="008D19BB"/>
     <w:rsid w:val="00902F9E"/>
     <w:rsid w:val="009221BC"/>
+    <w:rsid w:val="00931CBC"/>
     <w:rsid w:val="0093719D"/>
     <w:rsid w:val="00942AF2"/>
     <w:rsid w:val="00943DEB"/>
     <w:rsid w:val="009C62F4"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009D25EE"/>
     <w:rsid w:val="009D4072"/>
     <w:rsid w:val="009E00FA"/>
     <w:rsid w:val="009E0A19"/>
     <w:rsid w:val="009F4963"/>
     <w:rsid w:val="009F61A4"/>
     <w:rsid w:val="00A3049B"/>
     <w:rsid w:val="00A3556F"/>
     <w:rsid w:val="00A36EC4"/>
     <w:rsid w:val="00A54A58"/>
     <w:rsid w:val="00B03619"/>
     <w:rsid w:val="00B03BB9"/>
     <w:rsid w:val="00B0403F"/>
     <w:rsid w:val="00B32B5D"/>
     <w:rsid w:val="00B35D31"/>
     <w:rsid w:val="00B71498"/>
     <w:rsid w:val="00B95475"/>
     <w:rsid w:val="00B973E2"/>
     <w:rsid w:val="00C07078"/>
     <w:rsid w:val="00C166FE"/>
@@ -9169,51 +9143,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001630D4"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/events/write-it-out-greater-dandenong-short-story-competition" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/privacy-and-personal-information-policy" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/write-it-out-greater-dandenong-short-story-competition-programs-page" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rb21ddf726bd64353" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/events/write-it-out-greater-dandenong-short-story-competition" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greaterdandenong.vic.gov.au/privacy-and-personal-information-policy" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/write-it-out-greater-dandenong-short-story-competition-programs-page" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item2.xml" Id="Rb24db05a2e714819" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9483,84 +9457,84 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps2.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A13464179</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Terms and Conditions - Short Story Competition 26</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2026-02-10T01:34:02Z</value>
+      <value order="0">2026-02-10T02:34:02Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-03-18T04:50:25Z</value>
+      <value order="0">2026-04-30T01:15:37Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-03-24T02:41:12Z</value>
+      <value order="0">2026-04-30T01:15:37Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Adheesha De Silva</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Administration</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Administration</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA16925680</value>
+      <value order="0">vA17068292</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">23.0</value>
+      <value order="0">25.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">24</value>
+      <value order="0">26</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA571869</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA11">
       <field name="Objective-Business Unit">
         <value order="0"/>
       </field>
       <field name="Objective-Corporate Document Type">
         <value order="0"/>
       </field>
       <field name="Objective-Records Audit Vital Record">
         <value order="0"/>
       </field>
@@ -9569,144 +9543,144 @@
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
       <field name="Objective-Bulk Update Status">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>848</Words>
-  <Characters>4509</Characters>
+  <Words>393</Words>
+  <Characters>4866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>133</Paragraphs>
+  <Lines>811</Lines>
+  <Paragraphs>309</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5224</CharactersWithSpaces>
+  <CharactersWithSpaces>4950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Adheesha De Silva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A13464179</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>Terms and Conditions - Short Story Competition 26</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2026-02-10T01:34:02Z</vt:filetime>
+    <vt:filetime>2026-02-10T02:34:02Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-03-18T04:50:25Z</vt:filetime>
+    <vt:filetime>2026-04-30T01:15:37Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-03-24T02:41:12Z</vt:filetime>
+    <vt:filetime>2026-04-30T01:15:37Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Adheesha De Silva</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Administration</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Administration</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr>vA16925680</vt:lpwstr>
+    <vt:lpwstr>vA17068292</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>23.0</vt:lpwstr>
+    <vt:lpwstr>25.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8>24</vt:r8>
+    <vt:r8>26</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA571869</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Business Unit">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Corporate Document Type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Records Audit Vital Record">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Records Audit Date">
     <vt:lpwstr/>
   </property>