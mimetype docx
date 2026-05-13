--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -8063,51 +8063,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1695229400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="R6fd393a6b651421b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peninsulahealth.org.au/wp-content/uploads/Prevention-toolkit-for-schools-Final-Dec-2022.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adf.org.au/talking-about-drugs/vaping/vaping-youth/talking-about-vaping/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/cancer-prevention/smoking/generation-vape/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Venushi.Dewundege@cgd.vic.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blurredminds.com.au/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-secondary-school-students-use-of-tobacco-and-e-cigarettes-2022-2023?language=en" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quit.org.au/about-our-education-resources" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.education.vic.gov.au/pal/smoking-vaping-ban/resources" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Matilda.Houlihan@cgd.vic.gov.au" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://truthinitiative.org/research-resources/emerging-tobacco-products/colliding-crises-youth-mental-health-and-nicotine-use" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncloud.org/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancercouncil.com.au/wp-content/uploads/2025/07/GenerationVape-Wave8-14-17s-short-report-July-2025.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/programs/apuffainttuff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:healthpromotion@monashhealth.org" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetruth.com/depressionstick" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/australian-secondary-school-students-alcohol-and-drug-survey?language=en" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vichealth.vic.gov.au/resources/resources-download/vaping-conversation-guide-for-parents" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/explore-topics/for-young-people/vaping/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youth.greaterdandenong.vic.gov.au/projects/apuffainttuff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rffc6caf5c0814bb2" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8381,63 +8381,63 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/9676E22B47CC48CBA49BA16071DCFF24" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A12918654</value>
     </field>
     <field name="Objective-Title">
       <value order="0">#APuffAin'tTuff Toolkit for Schools</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
-      <value order="0">2025-12-10T00:14:03Z</value>
+      <value order="0">2025-12-10T01:14:03Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-02-23T03:21:22Z</value>
+      <value order="0">2026-02-23T04:21:22Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-02-23T03:21:22Z</value>
+      <value order="0">2026-02-23T04:21:22Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">Matilda Houlihan</value>
     </field>
     <field name="Objective-Path">
       <value order="0">Classified Object:Classified Object:Classified Object:Classified Object:Project 2 - Vaping</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">Project 2 - Vaping</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
       <value order="0">vA16845057</value>
     </field>
     <field name="Objective-Version">
       <value order="0">7.0</value>
     </field>
     <field name="Objective-VersionNumber">
       <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
@@ -8544,63 +8544,63 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A12918654</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>#APuffAin'tTuff Toolkit for Schools</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
-    <vt:filetime>2025-12-10T00:14:03Z</vt:filetime>
+    <vt:filetime>2025-12-10T01:14:03Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-02-23T03:21:22Z</vt:filetime>
+    <vt:filetime>2026-02-23T04:21:22Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-02-23T03:21:22Z</vt:filetime>
+    <vt:filetime>2026-02-23T04:21:22Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Matilda Houlihan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Classified Object:Classified Object:Classified Object:Classified Object:Project 2 - Vaping</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>Project 2 - Vaping</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA16845057</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>7.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>7</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>